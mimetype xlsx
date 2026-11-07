--- v0 (2026-10-18)
+++ v1 (2026-11-07)
@@ -105,51 +105,51 @@
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="11.66796875" customWidth="true"/>
     <col min="2" max="2" width="255.0" customWidth="true"/>
     <col min="3" max="3" width="34.12890625" customWidth="true"/>
     <col min="4" max="4" width="17.921875" customWidth="true"/>
     <col min="5" max="5" width="68.078125" customWidth="true"/>
     <col min="6" max="6" width="84.37890625" customWidth="true"/>
     <col min="7" max="7" width="81.80859375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Source: https://hnldoc.ehawaii.gov/hnldoc/agenda/492</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>Date: 10/18/2026 12:29:26 AM</t>
+          <t>Date: 11/07/2026 10:55:15 AM</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Meeting Date: 09/04/2024 10:00:00 AM</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Type:  COUNCIL</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Measure No.</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>